--- v2 (2026-01-01)
+++ v3 (2026-06-03)
@@ -1,5654 +1,4730 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0008008B" w14:textId="0F3AF68C" w:rsidR="00BD1DCA" w:rsidRPr="00664779" w:rsidRDefault="00BD1DCA" w:rsidP="00BD1DCA">
+    <w:p w14:paraId="73B83359" w14:textId="77777777" w:rsidR="00FE4DA4" w:rsidRDefault="00FE4DA4" w:rsidP="00624DDC">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4698E776" w14:textId="3DE3C169" w:rsidR="006517A1" w:rsidRPr="00F5599C" w:rsidRDefault="00624DDC" w:rsidP="00624DDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5863">
+      <w:r w:rsidRPr="00F5599C">
         <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Prüfungswoche Januar </w:t>
+        <w:t xml:space="preserve">Prüfungswoche nach der Veranstaltungszeit im Sommersemester </w:t>
       </w:r>
-      <w:r w:rsidR="001C4D8F">
+      <w:r w:rsidR="00A80054">
         <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...41 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5863">
+      <w:r w:rsidR="006033CB" w:rsidRPr="00F5599C">
         <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E1222B">
+      <w:r w:rsidR="006033CB" w:rsidRPr="00F5599C">
         <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="006A54B9">
+      <w:r w:rsidR="000E4B9E" w:rsidRPr="00F5599C">
         <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t>Achtung – bitte aktuelle Hinweise beachten!</w:t>
       </w:r>
-      <w:r w:rsidR="00286D42">
+    </w:p>
+    <w:p w14:paraId="72F486CF" w14:textId="0B9D182D" w:rsidR="00624DDC" w:rsidRDefault="00624DDC" w:rsidP="00624DDC">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>.01.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prüfungswoche </w:t>
       </w:r>
-      <w:r w:rsidR="00156AB3">
+      <w:r w:rsidRPr="00F5599C">
         <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A80054">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2CFD" w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">.07. - </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80054">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2CFD" w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.07.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80054">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5863">
+    </w:p>
+    <w:p w14:paraId="3AE56C52" w14:textId="77777777" w:rsidR="00FE4DA4" w:rsidRPr="00F5599C" w:rsidRDefault="00FE4DA4" w:rsidP="00624DDC">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...142 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14596" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
-        <w:gridCol w:w="1985"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1842"/>
-        <w:gridCol w:w="1560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B635A" w:rsidRPr="00363A7F" w14:paraId="651C8F6B" w14:textId="77777777" w:rsidTr="00B50E68">
+      <w:tr w:rsidR="001E0FAB" w:rsidRPr="00F5599C" w14:paraId="09D2F4EB" w14:textId="698DD81B" w:rsidTr="006B1254">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:bookmarkEnd w:id="1"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="29E4B773" w14:textId="77777777" w:rsidR="001E0FAB" w:rsidRPr="00F5599C" w:rsidRDefault="001E0FAB" w:rsidP="00F472FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Studiengang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DAC3552" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="465E812E" w14:textId="77777777" w:rsidR="001E0FAB" w:rsidRPr="00F5599C" w:rsidRDefault="001E0FAB" w:rsidP="00F472FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Modul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2286484F" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="328EA9B6" w14:textId="77777777" w:rsidR="001E0FAB" w:rsidRPr="00F5599C" w:rsidRDefault="001E0FAB" w:rsidP="00F472FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1490B70C" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7F77B2EE" w14:textId="50556165" w:rsidR="001E0FAB" w:rsidRPr="00F5599C" w:rsidRDefault="001E0FAB" w:rsidP="00F472FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dozent*in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ECB119E" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="26118974" w14:textId="48E11F39" w:rsidR="001E0FAB" w:rsidRPr="00F5599C" w:rsidRDefault="001E0FAB" w:rsidP="00F472FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Dauer</w:t>
+              </w:rPr>
+              <w:t>Tag/Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F6F8E1A" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="01A87DDF" w14:textId="49A4EFDD" w:rsidR="001E0FAB" w:rsidRPr="00F5599C" w:rsidRDefault="001E0FAB" w:rsidP="00F472FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+              </w:rPr>
+              <w:t>Raum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF2284" w:rsidRPr="00F5599C" w14:paraId="68F2A704" w14:textId="77777777" w:rsidTr="00336415">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15AB3BA9" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="002A003B">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="07496BB4" w14:textId="0E9DE5CD" w:rsidR="00796DB3" w:rsidRPr="00F5599C" w:rsidRDefault="00796DB3" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>BABEK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A85912F" w14:textId="24B53CAA" w:rsidR="00796DB3" w:rsidRPr="00F5599C" w:rsidRDefault="00796DB3" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2. Semester</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41FC6F06" w14:textId="77777777" w:rsidR="005241DC" w:rsidRPr="00F5599C" w:rsidRDefault="005241DC" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35D7C172" w14:textId="59D71E43" w:rsidR="00DF2284" w:rsidRPr="00F5599C" w:rsidRDefault="00DF2284" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BASA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3124EFDB" w14:textId="7FC278FC" w:rsidR="00796DB3" w:rsidRPr="00F5599C" w:rsidRDefault="00A4083C" w:rsidP="00796DB3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2284" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>. Semester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="213E033A" w14:textId="48692CCC" w:rsidR="00796DB3" w:rsidRPr="00F5599C" w:rsidRDefault="00796DB3" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Modul 2/</w:t>
+            </w:r>
+            <w:r w:rsidR="005241DC" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Alt M 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="785C10DB" w14:textId="77777777" w:rsidR="005241DC" w:rsidRPr="00F5599C" w:rsidRDefault="005241DC" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71127C4C" w14:textId="0C3C1771" w:rsidR="00DF2284" w:rsidRPr="00F5599C" w:rsidRDefault="00DF2284" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Modul 31/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0111842D" w14:textId="65D2ADA5" w:rsidR="00DF2284" w:rsidRPr="00F5599C" w:rsidRDefault="00DF2284" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alt M 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18085DBC" w14:textId="77777777" w:rsidR="00DF2284" w:rsidRPr="00F5599C" w:rsidRDefault="00DF2284" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Erstprüfung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1400AF4C" w14:textId="6CBE47C8" w:rsidR="00DF2284" w:rsidRPr="00F5599C" w:rsidRDefault="00DF2284" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sozial</w:t>
+            </w:r>
+            <w:r w:rsidR="00796DB3" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>- und Bildungsforschung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7951A5D9" w14:textId="77777777" w:rsidR="00DF2284" w:rsidRPr="00F5599C" w:rsidRDefault="00DF2284" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F64F75C" w14:textId="5E5C8F8C" w:rsidR="00DF2284" w:rsidRPr="00F5599C" w:rsidRDefault="00DF2284" w:rsidP="0069153F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Klausur: 90 Minuten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F727A82" w14:textId="034FA395" w:rsidR="00DF2284" w:rsidRPr="00F5599C" w:rsidRDefault="00DF2284" w:rsidP="0006014E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="0006014E">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Stefan  Thomas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25D2B142" w14:textId="6AD74291" w:rsidR="00DF2284" w:rsidRPr="00F5599C" w:rsidRDefault="00DF2284" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mo</w:t>
+            </w:r>
+            <w:r w:rsidR="008F12B1" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.07.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE6F743" w14:textId="6F91879D" w:rsidR="00DF2284" w:rsidRPr="00F5599C" w:rsidRDefault="00DF2284" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 11.30 Uhr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="655D6282" w14:textId="77777777" w:rsidR="00DF2284" w:rsidRPr="00F5599C" w:rsidRDefault="00DF2284" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71244704" w14:textId="77777777" w:rsidR="00F5599C" w:rsidRPr="00F5599C" w:rsidRDefault="00F5599C" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A98F4C3" w14:textId="3964F553" w:rsidR="00DF2284" w:rsidRPr="00F5599C" w:rsidRDefault="00F5599C" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>HG 108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B07449" w:rsidRPr="00F5599C" w14:paraId="7A37DD8C" w14:textId="77777777" w:rsidTr="006C09C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7334A75C" w14:textId="584E95D6" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00B07449" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BASA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46056A95" w14:textId="075D5D1B" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00B07449" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC660C" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">u. 4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Semester</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D6C133" w14:textId="77777777" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00B07449" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41638E62" w14:textId="77777777" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00B07449" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41BEB105" w14:textId="77777777" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00B07449" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modul 16 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B99F172" w14:textId="633BFCCA" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00DF2284" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Alt M 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235A2A9B" w14:textId="16B6EC9A" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00FC660C" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erst- und </w:t>
+            </w:r>
+            <w:r w:rsidR="007027B1" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Wiederholungs</w:t>
+            </w:r>
+            <w:r w:rsidR="0038605B" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00804E07" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>prüfung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37E83F09" w14:textId="77777777" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00B07449" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Recht und Politik 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C71A27" w14:textId="77777777" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00B07449" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55215074" w14:textId="68433ADC" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00B07449" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Klausur 180 Minuten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7635EAF3" w14:textId="3E1B6C3E" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. Dr. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7110">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Agnes Blome</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2284" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="007124FA" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. Dr. Arne von Boetticher </w:t>
+            </w:r>
+            <w:r w:rsidR="00B07449" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Claus Richter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A184B4D" w14:textId="0DEA835F" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00B07449" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="167723AD" w14:textId="7B673D1C" w:rsidR="00FE4DA4" w:rsidRDefault="00B07449" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di., </w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.07.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07300DA3" w14:textId="758A33FF" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00B07449" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>13.00 Uhr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="110DCF06" w14:textId="77777777" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00B07449" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B9F082D" w14:textId="77777777" w:rsidR="00B07449" w:rsidRPr="00F5599C" w:rsidRDefault="00B07449" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59CBCB01" w14:textId="7C97BB3C" w:rsidR="00F5599C" w:rsidRPr="00F5599C" w:rsidRDefault="00F5599C" w:rsidP="00B07449">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>HG 108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD7110" w:rsidRPr="00F5599C" w14:paraId="74A7C0A6" w14:textId="77777777" w:rsidTr="00747F3C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69E99E78" w14:textId="77777777" w:rsidR="00BD7110" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00747F3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>BASA Präsenz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42716219" w14:textId="77777777" w:rsidR="00BD7110" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00747F3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2. Semester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12CD2044" w14:textId="77777777" w:rsidR="00BD7110" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00747F3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Modul 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="625B999B" w14:textId="77777777" w:rsidR="00BD7110" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00747F3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Erstprüfung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F20C565" w14:textId="77777777" w:rsidR="00BD7110" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00747F3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Digitale Medien und Ästhetik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="574197B8" w14:textId="77777777" w:rsidR="00BD7110" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00747F3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A665A91" w14:textId="77777777" w:rsidR="00BD7110" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00747F3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Klausur: 90 Minuten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AD35A9" w14:textId="77777777" w:rsidR="00BD7110" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00747F3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Judith Ackermann</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76F044B8" w14:textId="69F5108C" w:rsidR="00BD7110" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00747F3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mi., </w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.07.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A894D1D" w14:textId="77777777" w:rsidR="00BD7110" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00747F3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.00 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 11.30 Uhr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00603E8F" w14:textId="77777777" w:rsidR="00BD7110" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00747F3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="074CB285" w14:textId="77777777" w:rsidR="00BD7110" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00747F3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24693F22" w14:textId="77777777" w:rsidR="00BD7110" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00747F3C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5/101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F12B1" w:rsidRPr="00F5599C" w14:paraId="6E307BCD" w14:textId="77777777" w:rsidTr="00336415">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0566DE4E" w14:textId="01B88263" w:rsidR="008F12B1" w:rsidRPr="00F5599C" w:rsidRDefault="008F12B1" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BABEK </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2. Semester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0762054C" w14:textId="4C142F9C" w:rsidR="008F12B1" w:rsidRPr="00F5599C" w:rsidRDefault="008F03DB" w:rsidP="008F12B1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modul </w:t>
+            </w:r>
+            <w:r w:rsidR="008F12B1" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="566B1008" w14:textId="6ADE85CB" w:rsidR="008F12B1" w:rsidRPr="00F5599C" w:rsidRDefault="008F12B1" w:rsidP="008F12B1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Erstprüfung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6452D780" w14:textId="388C620B" w:rsidR="008F12B1" w:rsidRPr="00F5599C" w:rsidRDefault="008F12B1" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtsbereiche </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>kindheitspäd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>. Arbeitsfelder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5922261C" w14:textId="797D6218" w:rsidR="008F12B1" w:rsidRPr="00F5599C" w:rsidRDefault="008F12B1" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Claus Richter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E1CED7F" w14:textId="23C9E2EA" w:rsidR="008F12B1" w:rsidRPr="00F5599C" w:rsidRDefault="00D354C6" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do., </w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="008F12B1" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.07.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidR="008F12B1" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r w:rsidR="008F12B1" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 11.30 Uhr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06CFD524" w14:textId="695B2420" w:rsidR="008F12B1" w:rsidRPr="00F5599C" w:rsidRDefault="00F5599C" w:rsidP="00336415">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>HG 108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C0804" w:rsidRPr="00F5599C" w14:paraId="5BD5E71B" w14:textId="77777777" w:rsidTr="00B01A08">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19A0C639" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BASA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47E14163" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2. Semester</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27965426" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D26FFD5" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modul 12/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Alt M 2a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C3179E6" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="411E5F7F" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45425730" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sozialarbeitswissenschaft 1 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D17B44A" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Grundlagen Sozialer Arbeit) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="316C4B48" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2290DF2D" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Klausur 180 Minuten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACE88E8" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Gudrun Perko</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5066F1AA" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Michael Pifke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1851E83E" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Armin Schachameier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19475211" w14:textId="0CEF41DA" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Fr</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0804">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0804" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.07.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60240AD9" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>10.00 – 13.00 Uhr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C11B45" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48400A3F" w14:textId="77777777" w:rsidR="002C0804" w:rsidRPr="00F5599C" w:rsidRDefault="002C0804" w:rsidP="00B01A08">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>HG 108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6FF8B918" w14:textId="77777777" w:rsidR="00624DDC" w:rsidRPr="00F5599C" w:rsidRDefault="00977B61" w:rsidP="00624DDC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD24424" w14:textId="77777777" w:rsidR="00FE4DA4" w:rsidRDefault="00FE4DA4" w:rsidP="00977B61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FC92A3" w14:textId="29344F89" w:rsidR="00977B61" w:rsidRPr="00F5599C" w:rsidRDefault="00977B61" w:rsidP="00977B61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Prüfungswoche vor der Veranstaltungszeit im Wintersemester</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE22D4" w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80054">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00736F04" w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D354C6">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4B9E" w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4B9E" w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000E4B9E" w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000E4B9E" w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Achtung – bitte aktuelle Hinweise beachten!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18927EB0" w14:textId="29271F1F" w:rsidR="00977B61" w:rsidRDefault="007E18AD" w:rsidP="00977B61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Prüfungswoche</w:t>
+      </w:r>
+      <w:r w:rsidR="00B727F5" w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CF47AD" w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80054">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF47AD" w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.09.-</w:t>
+      </w:r>
+      <w:r w:rsidR="006B222E" w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80054">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF47AD" w:rsidRPr="00F5599C">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.09.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80054">
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE6E832" w14:textId="77777777" w:rsidR="00FE4DA4" w:rsidRPr="00F5599C" w:rsidRDefault="00FE4DA4" w:rsidP="00977B61">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="2097"/>
+        <w:gridCol w:w="3233"/>
+        <w:gridCol w:w="2981"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1902"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AE3951" w:rsidRPr="00F5599C" w14:paraId="712070FC" w14:textId="4B23C550" w:rsidTr="00A36EB1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4712E900" w14:textId="71599CEB" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00AE3951" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Studiengang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B816E48" w14:textId="77777777" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00AE3951" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Modul</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3233" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F708C5B" w14:textId="77777777" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00AE3951" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Fach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EB8696" w14:textId="6BF26596" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00AE3951" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dozent*in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC574D8" w14:textId="29DC5667" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00AE3951" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tag/Ort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36557829" w14:textId="77777777" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00AE3951" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B635A" w:rsidRPr="00363A7F" w14:paraId="4ECF4DDB" w14:textId="77777777" w:rsidTr="00B50E68">
-[...2 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+      <w:tr w:rsidR="00AE3951" w:rsidRPr="00F5599C" w14:paraId="2E79AE57" w14:textId="24008BA3" w:rsidTr="00A36EB1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C67423" w14:textId="77777777" w:rsidR="00796DB3" w:rsidRPr="00F5599C" w:rsidRDefault="00796DB3" w:rsidP="00796DB3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>BABEK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="756249BD" w14:textId="77777777" w:rsidR="00796DB3" w:rsidRPr="00F5599C" w:rsidRDefault="00796DB3" w:rsidP="00796DB3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2. Semester</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B30FAAF" w14:textId="77777777" w:rsidR="00796DB3" w:rsidRPr="00F5599C" w:rsidRDefault="00796DB3" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EEABC67" w14:textId="4F27EAF5" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00AE3951" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BASA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E4ABDB9" w14:textId="6DB83ECF" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00A4083C" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B07449" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE3951" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Semester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CEFA695" w14:textId="77777777" w:rsidR="00796DB3" w:rsidRPr="00F5599C" w:rsidRDefault="00796DB3" w:rsidP="00796DB3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Modul 2/Alt M 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D677B3" w14:textId="77777777" w:rsidR="00796DB3" w:rsidRPr="00F5599C" w:rsidRDefault="00796DB3" w:rsidP="00796DB3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EBAD223" w14:textId="77777777" w:rsidR="00796DB3" w:rsidRPr="00F5599C" w:rsidRDefault="00796DB3" w:rsidP="00796DB3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Modul 31/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="401C66D3" w14:textId="77777777" w:rsidR="00796DB3" w:rsidRPr="00F5599C" w:rsidRDefault="00796DB3" w:rsidP="00796DB3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alt M 5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4518530B" w14:textId="4B41C15E" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00AE3951" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Wiederholungs</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC660C" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>pr</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC660C" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>üfung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE6E231" w14:textId="77777777" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sozial- und Bildungsforschung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D6D201" w14:textId="77777777" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00AE3951" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D434C74" w14:textId="77777777" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00AE3951" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Klausur: 90 Minuten</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69D8BAAE" w14:textId="77777777" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00AE3951" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F090999" w14:textId="699739E1" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="006C09C3" w:rsidP="0006014E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="0006014E">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Stefan Thomas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A7E9C6C" w14:textId="7FC625A6" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mo</w:t>
+            </w:r>
+            <w:r w:rsidR="008F12B1" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="006C09C3" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE3951" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006C09C3" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidR="006C09C3" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A1CEB5" w14:textId="77777777" w:rsidR="00FE4DA4" w:rsidRPr="00F5599C" w:rsidRDefault="00FE4DA4" w:rsidP="00FE4DA4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 11.30 Uhr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E780C39" w14:textId="77777777" w:rsidR="00AE3951" w:rsidRPr="00F5599C" w:rsidRDefault="00AE3951" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25D8483A" w14:textId="77777777" w:rsidR="00A36EB1" w:rsidRPr="00F5599C" w:rsidRDefault="00A36EB1" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43F99FEA" w14:textId="0AB99A0B" w:rsidR="00F5599C" w:rsidRPr="00F5599C" w:rsidRDefault="00F5599C" w:rsidP="00905952">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>HG 108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD1581" w:rsidRPr="00F5599C" w14:paraId="1DD39390" w14:textId="239792AB" w:rsidTr="00AD1581">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A4DA40" w14:textId="496DA905" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BASA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="157B0E3A" w14:textId="19F31A9A" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC660C" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">und 4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Semester</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B613792" w14:textId="71644D82" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDD882F" w14:textId="7D6E670D" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modul 16 </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2284" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Alt M 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B9DB0DC" w14:textId="26FB7F3F" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00FC660C" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Wiederholungs-prüfung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3233" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E3053D" w14:textId="77777777" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Recht und Politik 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B4CCC27" w14:textId="77777777" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B96B312" w14:textId="5C40C996" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Klausur 180 Minuten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4544FBAA" w14:textId="40909F8A" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00BD7110" w:rsidP="00DF2284">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. Dr. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7110">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Agnes Blome</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4C4D" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00DF2284" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prof. Dr. Arne von Boetticher </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2284" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Prof. Dr. Claus Richter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="026460CF" w14:textId="4BA27598" w:rsidR="00FE4DA4" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00FE4DA4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Di., 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.09.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidR="005241DC" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00FE4DA4" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4DA4" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4DA4" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>13.00 Uhr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="657255AD" w14:textId="5FE2A3B0" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F60C0DC" w14:textId="13080DE5" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="672B4752" w14:textId="77777777" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08E26B50" w14:textId="5488B512" w:rsidR="00F5599C" w:rsidRPr="00F5599C" w:rsidRDefault="00F5599C" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>HG 108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD1581" w:rsidRPr="00F5599C" w14:paraId="2F61F624" w14:textId="77777777" w:rsidTr="00AD1581">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8FD352" w14:textId="77777777" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>BASA Präsenz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="791D517D" w14:textId="17AAB427" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2. Semester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACDFAF6" w14:textId="77777777" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Modul 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74CC2EE7" w14:textId="6C15FBEA" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Wiederholungs-prüfung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3233" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="226E2071" w14:textId="77777777" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Digitale Medien und Ästhetik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75DF6032" w14:textId="77777777" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="583055EB" w14:textId="157A5381" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Klausur: 90 Minuten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="515CF7E7" w14:textId="12FE4E75" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00E76512" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Judith Ackermann</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D9D046" w14:textId="602E5B9A" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mi</w:t>
+            </w:r>
+            <w:r w:rsidR="008F12B1" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.09.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17BCE516" w14:textId="77777777" w:rsidR="00FE4DA4" w:rsidRPr="00F5599C" w:rsidRDefault="00FE4DA4" w:rsidP="00FE4DA4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 11.30 Uhr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="769F4975" w14:textId="05F80AA4" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18747D69" w14:textId="77777777" w:rsidR="00AD1581" w:rsidRPr="00F5599C" w:rsidRDefault="00AD1581" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57D206F6" w14:textId="73F80197" w:rsidR="00F5599C" w:rsidRPr="00F5599C" w:rsidRDefault="00F5599C" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5/101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F03DB" w:rsidRPr="00F5599C" w14:paraId="58D0DC7C" w14:textId="77777777" w:rsidTr="00A056DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07F79414" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...48 lines deleted...]
-            <w:tcW w:w="1985" w:type="dxa"/>
+          <w:p w14:paraId="547AABDB" w14:textId="0EFA13DD" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BASA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="011FE274" w14:textId="77777777" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2. Semester</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E39C43B" w14:textId="495C2A96" w:rsidR="008F03DB" w:rsidRPr="00F5599C" w:rsidRDefault="008F03DB" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FF229F0" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...56 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          <w:p w14:paraId="7757250D" w14:textId="77777777" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Modul 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="653551DE" w14:textId="77777777" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Alt M 2a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2929D4B7" w14:textId="4CC75CD2" w:rsidR="008F03DB" w:rsidRPr="00F5599C" w:rsidRDefault="008F03DB" w:rsidP="008F03DB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A3981B1" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...40 lines deleted...]
-            <w:tcW w:w="2976" w:type="dxa"/>
+          <w:p w14:paraId="72866D0A" w14:textId="77777777" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sozialarbeitswissenschaft I</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A1204D5" w14:textId="77777777" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44D23CAF" w14:textId="10501DF3" w:rsidR="008F03DB" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office"/>
+              </w:rPr>
+              <w:t>Klausur 180 Minuten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...40 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B847A09" w14:textId="77777777" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Gudrun Perko</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="544A94FE" w14:textId="77777777" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Michael Pifke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="506ED4FF" w14:textId="4C42B980" w:rsidR="008F03DB" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Armin Schachameier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B24A931" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...38 lines deleted...]
-            <w:tcW w:w="1842" w:type="dxa"/>
+          <w:p w14:paraId="2BD9EAD4" w14:textId="6F8A3639" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Do., 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.09.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4414F2A9" w14:textId="77777777" w:rsidR="00FE4DA4" w:rsidRPr="00F5599C" w:rsidRDefault="00FE4DA4" w:rsidP="00FE4DA4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>13.00 Uhr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46EE2928" w14:textId="67E155DC" w:rsidR="008F03DB" w:rsidRPr="00F5599C" w:rsidRDefault="008F03DB" w:rsidP="008F03DB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74C28C1D" w14:textId="3F49A56E" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...126 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+          <w:p w14:paraId="265C5733" w14:textId="77777777" w:rsidR="008F03DB" w:rsidRPr="00F5599C" w:rsidRDefault="008F03DB" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39ADBA4D" w14:textId="04F565CB" w:rsidR="00F5599C" w:rsidRPr="00F5599C" w:rsidRDefault="00F5599C" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>HG 108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C93298" w:rsidRPr="00F5599C" w14:paraId="0FF14ED7" w14:textId="77777777" w:rsidTr="00A056DE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45404CCE" w14:textId="29919474" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="00B50E68" w:rsidP="002A003B">
-[...22 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
+          <w:p w14:paraId="708AF4E3" w14:textId="6FDA8745" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BABEK </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2. Semester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2097" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01EAAE4B" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...38 lines deleted...]
-            <w:tcW w:w="1985" w:type="dxa"/>
+          <w:p w14:paraId="1740C912" w14:textId="77777777" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Modul 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DE1A85F" w14:textId="2B6E76C8" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Wiederholungs-prüfung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3233" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14D78888" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...56 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          <w:p w14:paraId="7504FA62" w14:textId="5E19F0EE" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechtsbereiche </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kindheitspäd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Arbeitsfelder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2981" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AD08B85" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...20 lines deleted...]
-            <w:tcW w:w="2976" w:type="dxa"/>
+          <w:p w14:paraId="5B067271" w14:textId="1A9879C5" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Prof. Dr. Claus Richter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...22 lines deleted...]
-            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABE2514" w14:textId="09ADDDBE" w:rsidR="00FE4DA4" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00FE4DA4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Fr., 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.09.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80054">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00FE4DA4" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4DA4" w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 11.30 Uhr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2161482C" w14:textId="3BA1222B" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00C93298">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AE293E8" w14:textId="77777777" w:rsidR="003B635A" w:rsidRPr="00363A7F" w:rsidRDefault="003B635A" w:rsidP="00FB1C1A">
-[...1567 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4E122FCC" w14:textId="77777777" w:rsidR="00C93298" w:rsidRPr="00F5599C" w:rsidRDefault="00C93298" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C1A81C6" w14:textId="35B12117" w:rsidR="00F5599C" w:rsidRPr="00F5599C" w:rsidRDefault="00F5599C" w:rsidP="00AD1581">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5599C">
+              <w:rPr>
+                <w:rFonts w:ascii="FHP Sun Office" w:hAnsi="FHP Sun Office" w:cs="Arial"/>
               </w:rPr>
               <w:t>HG 108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F49FDDD" w14:textId="77777777" w:rsidR="00216C40" w:rsidRDefault="00216C40" w:rsidP="00BD1DCA">
-[...2547 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="35A88A2A" w14:textId="1DC93C76" w:rsidR="00941EEA" w:rsidRDefault="00941EEA" w:rsidP="00977B61"/>
+    <w:sectPr w:rsidR="00941EEA" w:rsidSect="00905952">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39E24DD8" w14:textId="77777777" w:rsidR="008C05FF" w:rsidRDefault="008C05FF" w:rsidP="00C710D2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6C671ACE" w14:textId="77777777" w:rsidR="00FA7907" w:rsidRDefault="00FA7907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26B9F3C4" w14:textId="77777777" w:rsidR="008C05FF" w:rsidRDefault="008C05FF" w:rsidP="00C710D2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1CF04D62" w14:textId="77777777" w:rsidR="00FA7907" w:rsidRDefault="00FA7907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="FHP Sun Office">
+    <w:altName w:val="Source Sans Pro"/>
+    <w:panose1 w:val="020B0503050302020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00000EF" w:usb1="5200607B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...43 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="433E3827" w14:textId="77777777" w:rsidR="008C05FF" w:rsidRDefault="008C05FF" w:rsidP="00C710D2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4124DFCD" w14:textId="77777777" w:rsidR="00FA7907" w:rsidRDefault="00FA7907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A78A045" w14:textId="77777777" w:rsidR="008C05FF" w:rsidRDefault="008C05FF" w:rsidP="00C710D2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="308DF6FA" w14:textId="77777777" w:rsidR="00FA7907" w:rsidRDefault="00FA7907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="501F1E52" w14:textId="2EECD6A7" w:rsidR="006517A1" w:rsidRPr="0098400B" w:rsidRDefault="006517A1" w:rsidP="0098400B">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Festgelegte Prüfungstermine für BASA Präsenz und BABEK</w:t>
+    </w:r>
+    <w:r w:rsidR="004255CE">
+      <w:t xml:space="preserve"> - Entwurf</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00945E86"/>
+    <w:nsid w:val="04380E16"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3AD0AB54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="077C634B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7D080C10"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="upperRoman"/>
+    <w:tmpl w:val="0ABC35FC"/>
+    <w:lvl w:ilvl="0" w:tplc="4EA22146">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D613B15"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA8048EC"/>
+    <w:lvl w:ilvl="0" w:tplc="5E7AE1CE">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070019">
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3192615D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F6FCE3F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31E4346F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6884E8E0"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34B95331"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="718C9306"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36D410E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A3F2E85C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...28 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04C81EF6"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="371F691B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="94A88E02"/>
+    <w:tmpl w:val="578C27CA"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5690,339 +4766,286 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04F90673"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A0F1B04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2D0A3E44"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="4EE8B3FC"/>
+    <w:tmpl w:val="A59CB9B6"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
-      <w:start w:val="1"/>
+      <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B4B7D97"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40217AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C2746600"/>
+    <w:tmpl w:val="182217D4"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EE23253"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49B736F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2AF8E550"/>
+    <w:tmpl w:val="551A18AA"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6064,262 +5087,329 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="122721F8"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="502B4935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DDC8EF7A"/>
+    <w:tmpl w:val="29389B9E"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
-      <w:start w:val="1"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="CBD43D3A">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57C26A39"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B69623A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CB973B1"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="657F123D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6152E1CA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="DDD49642"/>
+    <w:lvl w:ilvl="0" w:tplc="545005BE">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -6351,61 +5441,61 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D252BEE"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="739E4060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="24BCB016"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="C6A8917E"/>
+    <w:lvl w:ilvl="0" w:tplc="98686B6C">
+      <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -6440,2476 +5530,496 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...1709 lines deleted...]
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="1" w16cid:durableId="1460102542">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1967196402">
+  <w:num w:numId="2" w16cid:durableId="1216087075">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="414672843">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="718480959">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="122235038">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="685711948">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="250895297">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="999456296">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="323506940">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1550457592">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="5256293">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2094736196">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1435397914">
-[...8 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1824008403">
+  <w:num w:numId="13" w16cid:durableId="1032078185">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="174923792">
-[...5 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="78215892">
+  <w:num w:numId="14" w16cid:durableId="453334414">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1154948883">
-[...23 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="395708115">
+  <w:num w:numId="15" w16cid:durableId="1873494132">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00647873"/>
-[...448 lines deleted...]
-    <w:rsid w:val="00FF24B2"/>
+    <w:rsidRoot w:val="0098400B"/>
+    <w:rsid w:val="0002744E"/>
+    <w:rsid w:val="00030EC9"/>
+    <w:rsid w:val="00031707"/>
+    <w:rsid w:val="00047364"/>
+    <w:rsid w:val="0006014E"/>
+    <w:rsid w:val="00087E41"/>
+    <w:rsid w:val="000B1EB5"/>
+    <w:rsid w:val="000C76F5"/>
+    <w:rsid w:val="000D1DC4"/>
+    <w:rsid w:val="000E0480"/>
+    <w:rsid w:val="000E1BD6"/>
+    <w:rsid w:val="000E4B9E"/>
+    <w:rsid w:val="0013049B"/>
+    <w:rsid w:val="00162128"/>
+    <w:rsid w:val="0017092D"/>
+    <w:rsid w:val="00182B6E"/>
+    <w:rsid w:val="001A3117"/>
+    <w:rsid w:val="001C1F77"/>
+    <w:rsid w:val="001C7B47"/>
+    <w:rsid w:val="001E0FAB"/>
+    <w:rsid w:val="001E3133"/>
+    <w:rsid w:val="00223D65"/>
+    <w:rsid w:val="00256406"/>
+    <w:rsid w:val="00281A5A"/>
+    <w:rsid w:val="0029114E"/>
+    <w:rsid w:val="00296CEE"/>
+    <w:rsid w:val="002A1694"/>
+    <w:rsid w:val="002B19E2"/>
+    <w:rsid w:val="002C0804"/>
+    <w:rsid w:val="002C32F6"/>
+    <w:rsid w:val="002C3477"/>
+    <w:rsid w:val="002D2BFA"/>
+    <w:rsid w:val="002E4753"/>
+    <w:rsid w:val="002F3656"/>
+    <w:rsid w:val="003060F0"/>
+    <w:rsid w:val="00320C00"/>
+    <w:rsid w:val="00327EE7"/>
+    <w:rsid w:val="00337839"/>
+    <w:rsid w:val="0038273A"/>
+    <w:rsid w:val="0038605B"/>
+    <w:rsid w:val="003970E3"/>
+    <w:rsid w:val="003B6898"/>
+    <w:rsid w:val="003C4F06"/>
+    <w:rsid w:val="003E3D23"/>
+    <w:rsid w:val="003F47DA"/>
+    <w:rsid w:val="003F6013"/>
+    <w:rsid w:val="003F69D1"/>
+    <w:rsid w:val="003F7602"/>
+    <w:rsid w:val="00403C28"/>
+    <w:rsid w:val="0040553A"/>
+    <w:rsid w:val="00417652"/>
+    <w:rsid w:val="004255CE"/>
+    <w:rsid w:val="00452CDC"/>
+    <w:rsid w:val="00465842"/>
+    <w:rsid w:val="00472AB0"/>
+    <w:rsid w:val="004831F7"/>
+    <w:rsid w:val="004847E5"/>
+    <w:rsid w:val="00487224"/>
+    <w:rsid w:val="004A7A50"/>
+    <w:rsid w:val="004C313F"/>
+    <w:rsid w:val="004E3140"/>
+    <w:rsid w:val="004F3787"/>
+    <w:rsid w:val="005241DC"/>
+    <w:rsid w:val="0054209F"/>
+    <w:rsid w:val="005520A7"/>
+    <w:rsid w:val="00560FAE"/>
+    <w:rsid w:val="00571A0D"/>
+    <w:rsid w:val="00572C0C"/>
+    <w:rsid w:val="005874C0"/>
+    <w:rsid w:val="0059547C"/>
+    <w:rsid w:val="005A52A9"/>
+    <w:rsid w:val="005B0453"/>
+    <w:rsid w:val="005C687C"/>
+    <w:rsid w:val="005E1E3C"/>
+    <w:rsid w:val="00601CAA"/>
+    <w:rsid w:val="006033CB"/>
+    <w:rsid w:val="00606779"/>
+    <w:rsid w:val="00624DDC"/>
+    <w:rsid w:val="00625772"/>
+    <w:rsid w:val="00625E5A"/>
+    <w:rsid w:val="00634C88"/>
+    <w:rsid w:val="006517A1"/>
+    <w:rsid w:val="00654D35"/>
+    <w:rsid w:val="006805FA"/>
+    <w:rsid w:val="0069153F"/>
+    <w:rsid w:val="006B1254"/>
+    <w:rsid w:val="006B222E"/>
+    <w:rsid w:val="006C09C3"/>
+    <w:rsid w:val="006C362C"/>
+    <w:rsid w:val="006D7455"/>
+    <w:rsid w:val="006E1275"/>
+    <w:rsid w:val="006E6159"/>
+    <w:rsid w:val="007027B1"/>
+    <w:rsid w:val="0070709D"/>
+    <w:rsid w:val="007124FA"/>
+    <w:rsid w:val="00712518"/>
+    <w:rsid w:val="00736F04"/>
+    <w:rsid w:val="007443C9"/>
+    <w:rsid w:val="0076154C"/>
+    <w:rsid w:val="007712B9"/>
+    <w:rsid w:val="00777CEE"/>
+    <w:rsid w:val="00781DE8"/>
+    <w:rsid w:val="00783689"/>
+    <w:rsid w:val="00794A46"/>
+    <w:rsid w:val="00796DB3"/>
+    <w:rsid w:val="007A57B3"/>
+    <w:rsid w:val="007B627E"/>
+    <w:rsid w:val="007D2860"/>
+    <w:rsid w:val="007D2F1B"/>
+    <w:rsid w:val="007D3ABC"/>
+    <w:rsid w:val="007E18AD"/>
+    <w:rsid w:val="007E198A"/>
+    <w:rsid w:val="007E6868"/>
+    <w:rsid w:val="007E7137"/>
+    <w:rsid w:val="007F28A5"/>
+    <w:rsid w:val="00804E07"/>
+    <w:rsid w:val="00816CFE"/>
+    <w:rsid w:val="0082435C"/>
+    <w:rsid w:val="00872B77"/>
+    <w:rsid w:val="00872F6F"/>
+    <w:rsid w:val="008777C5"/>
+    <w:rsid w:val="00881CD7"/>
+    <w:rsid w:val="008906FA"/>
+    <w:rsid w:val="008A6B5E"/>
+    <w:rsid w:val="008B0FA3"/>
+    <w:rsid w:val="008C51A5"/>
+    <w:rsid w:val="008C6433"/>
+    <w:rsid w:val="008D3E82"/>
+    <w:rsid w:val="008F03DB"/>
+    <w:rsid w:val="008F12B1"/>
+    <w:rsid w:val="00905952"/>
+    <w:rsid w:val="00913D57"/>
+    <w:rsid w:val="00931A7D"/>
+    <w:rsid w:val="00941EEA"/>
+    <w:rsid w:val="00976EAB"/>
+    <w:rsid w:val="00977B61"/>
+    <w:rsid w:val="0098400B"/>
+    <w:rsid w:val="009B283E"/>
+    <w:rsid w:val="009C4D57"/>
+    <w:rsid w:val="009F040C"/>
+    <w:rsid w:val="009F54A6"/>
+    <w:rsid w:val="009F7F16"/>
+    <w:rsid w:val="00A1557A"/>
+    <w:rsid w:val="00A27E30"/>
+    <w:rsid w:val="00A36EB1"/>
+    <w:rsid w:val="00A4083C"/>
+    <w:rsid w:val="00A62266"/>
+    <w:rsid w:val="00A66BE8"/>
+    <w:rsid w:val="00A80054"/>
+    <w:rsid w:val="00A81B17"/>
+    <w:rsid w:val="00AB195F"/>
+    <w:rsid w:val="00AB379C"/>
+    <w:rsid w:val="00AB38CF"/>
+    <w:rsid w:val="00AB4E4B"/>
+    <w:rsid w:val="00AD1581"/>
+    <w:rsid w:val="00AE2CEA"/>
+    <w:rsid w:val="00AE3951"/>
+    <w:rsid w:val="00B07449"/>
+    <w:rsid w:val="00B24A1B"/>
+    <w:rsid w:val="00B50C63"/>
+    <w:rsid w:val="00B727F5"/>
+    <w:rsid w:val="00B764C4"/>
+    <w:rsid w:val="00BB2CFD"/>
+    <w:rsid w:val="00BD7110"/>
+    <w:rsid w:val="00BE068A"/>
+    <w:rsid w:val="00BE68FC"/>
+    <w:rsid w:val="00C0387A"/>
+    <w:rsid w:val="00C11EDF"/>
+    <w:rsid w:val="00C13E21"/>
+    <w:rsid w:val="00C2135E"/>
+    <w:rsid w:val="00C234D8"/>
+    <w:rsid w:val="00C41756"/>
+    <w:rsid w:val="00C832CC"/>
+    <w:rsid w:val="00C876D6"/>
+    <w:rsid w:val="00C93298"/>
+    <w:rsid w:val="00CA3F24"/>
+    <w:rsid w:val="00CC4B18"/>
+    <w:rsid w:val="00CF47AD"/>
+    <w:rsid w:val="00D00568"/>
+    <w:rsid w:val="00D149F4"/>
+    <w:rsid w:val="00D354C6"/>
+    <w:rsid w:val="00D74060"/>
+    <w:rsid w:val="00D913CC"/>
+    <w:rsid w:val="00DC1CA6"/>
+    <w:rsid w:val="00DC7F2C"/>
+    <w:rsid w:val="00DD33F1"/>
+    <w:rsid w:val="00DD6C17"/>
+    <w:rsid w:val="00DF2284"/>
+    <w:rsid w:val="00E07639"/>
+    <w:rsid w:val="00E11123"/>
+    <w:rsid w:val="00E2501B"/>
+    <w:rsid w:val="00E32AD7"/>
+    <w:rsid w:val="00E46098"/>
+    <w:rsid w:val="00E46F02"/>
+    <w:rsid w:val="00E62585"/>
+    <w:rsid w:val="00E6286F"/>
+    <w:rsid w:val="00E62F03"/>
+    <w:rsid w:val="00E64720"/>
+    <w:rsid w:val="00E76512"/>
+    <w:rsid w:val="00E827DC"/>
+    <w:rsid w:val="00E8291B"/>
+    <w:rsid w:val="00E930F5"/>
+    <w:rsid w:val="00EA4E11"/>
+    <w:rsid w:val="00EA68EC"/>
+    <w:rsid w:val="00EC2E82"/>
+    <w:rsid w:val="00EC6003"/>
+    <w:rsid w:val="00ED4EE5"/>
+    <w:rsid w:val="00EE22D4"/>
+    <w:rsid w:val="00EE4C4D"/>
+    <w:rsid w:val="00F02CFA"/>
+    <w:rsid w:val="00F0551A"/>
+    <w:rsid w:val="00F1716C"/>
+    <w:rsid w:val="00F301C1"/>
+    <w:rsid w:val="00F359A5"/>
+    <w:rsid w:val="00F36809"/>
+    <w:rsid w:val="00F411E7"/>
+    <w:rsid w:val="00F43B70"/>
+    <w:rsid w:val="00F472FB"/>
+    <w:rsid w:val="00F5599C"/>
+    <w:rsid w:val="00F57573"/>
+    <w:rsid w:val="00F63ADD"/>
+    <w:rsid w:val="00F667E9"/>
+    <w:rsid w:val="00F81BCE"/>
+    <w:rsid w:val="00F87EBD"/>
+    <w:rsid w:val="00FA7907"/>
+    <w:rsid w:val="00FB54AD"/>
+    <w:rsid w:val="00FB592C"/>
+    <w:rsid w:val="00FC2E9E"/>
+    <w:rsid w:val="00FC660C"/>
+    <w:rsid w:val="00FE4DA4"/>
+    <w:rsid w:val="00FE52E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="32C2DCDF"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{8D23CBEE-597E-4244-A8D2-0CFE0D2D478E}"/>
+  <w14:docId w14:val="11FB3BEB"/>
+  <w15:docId w15:val="{541211F5-4309-4A60-82BD-2B7C5043B39C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="de-DE" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8918,75 +6028,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9135,1148 +6244,625 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00647873"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00647873"/>
+    <w:rsid w:val="00BE68FC"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...24 lines deleted...]
-      <w:lang w:eastAsia="de-DE"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00647873"/>
+    <w:rsid w:val="0098400B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
-[...43 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
-    <w:link w:val="KopfzeileZchn"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C710D2"/>
+    <w:rsid w:val="0098400B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
-    <w:link w:val="FuzeileZchn"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C710D2"/>
+    <w:rsid w:val="0098400B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
-[...4 lines deleted...]
-    <w:rsid w:val="00C710D2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="004E3140"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="moz-txt-tag">
-    <w:name w:val="moz-txt-tag"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="docdata">
+    <w:name w:val="docdata"/>
+    <w:aliases w:val="docy,v5,1240,bqiaagaaeyqcaaagiaiaaamiawaabrydaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaaa"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:rsid w:val="005A6B5F"/>
-[...99 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0054209F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLVorformatiert">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="HTMLVorformatiertZchn"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F5863"/>
+    <w:rsid w:val="00905952"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLVorformatiertZchn">
     <w:name w:val="HTML Vorformatiert Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="HTMLVorformatiert"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F5863"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00905952"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="de-DE"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="32968548">
+    <w:div w:id="199366249">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1141849119">
+    <w:div w:id="214396811">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1851750066">
+    <w:div w:id="1464885757">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2106070087">
+    <w:div w:id="1550874644">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...340 lines deleted...]
-      </w:divsChild>
     </w:div>
-    <w:div w:id="2137211295">
+    <w:div w:id="1558472611">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...12 lines deleted...]
-      </w:divsChild>
+    </w:div>
+    <w:div w:id="1687247530">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1813908174">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1922177247">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Larissa">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Larissa">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2383</Characters>
+  <Pages>2</Pages>
+  <Words>322</Words>
+  <Characters>2034</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Wiederholungstermin in der Prüfungswoche vor der Veranstaltungszeit im Wintersemester 2010/11</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>TOSHIBA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2756</CharactersWithSpaces>
+  <CharactersWithSpaces>2352</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Wiederholungstermin in der Prüfungswoche vor der Veranstaltungszeit im Wintersemester 2010/11</dc:title>
   <dc:subject/>
-  <dc:creator>Lalenia Zizek</dc:creator>
+  <dc:creator>Madeleine</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>